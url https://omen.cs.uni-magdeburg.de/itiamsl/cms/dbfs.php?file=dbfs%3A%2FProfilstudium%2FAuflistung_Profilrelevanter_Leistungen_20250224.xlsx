--- v0 (2026-03-31)
+++ v1 (2026-07-06)
@@ -24,51 +24,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="true"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName function="false" hidden="false" localSheetId="0" name="_xlnm.Print_Area" vbProcedure="false">Sheet1!$A$1:$E$45</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="48">
   <si>
     <t xml:space="preserve">Student:</t>
   </si>
   <si>
     <t xml:space="preserve">Matrikelnummer:</t>
   </si>
   <si>
     <t xml:space="preserve">Komponenten des Profilstudiengangs „ForensikDesign@Informatik(+)”</t>
   </si>
   <si>
     <t xml:space="preserve">Thema/LV</t>
   </si>
   <si>
     <t xml:space="preserve">Credits</t>
   </si>
   <si>
     <t xml:space="preserve">Teilnahme</t>
   </si>
   <si>
     <t xml:space="preserve">Katalog A: Forensische Designprinzipien</t>
   </si>
   <si>
     <t xml:space="preserve">IT-Forensik [IFOR]</t>
   </si>
   <si>
@@ -131,102 +131,100 @@
   <si>
     <t xml:space="preserve">Veranstaltungen aus dem Bereich der Betriebswirtschaftslehre</t>
   </si>
   <si>
     <t xml:space="preserve">Veranstaltungen aus dem Bereich der technischen Logistik</t>
   </si>
   <si>
     <t xml:space="preserve">Veranstaltungen aus dem Bereich der Psychologie</t>
   </si>
   <si>
     <t xml:space="preserve">Studierende können sich darüber hinaus aus allen Lehrangeboten der Otto-von-Guericke-Universität ein Nebenfach zusammenstellen und beim Studiengangsleiter + Profilverantwortlichen genehmigen lassen.</t>
   </si>
   <si>
     <t xml:space="preserve">Falls zutreffend, durch Prof. Dr.-Ing. Jana Dittmann geprüft:</t>
   </si>
   <si>
     <t xml:space="preserve">Katalog D: Schlüssel- und Methodenkompetenzen</t>
   </si>
   <si>
     <t xml:space="preserve">Softwareprojekt (Auswahl zum Thema Sicherheit)</t>
   </si>
   <si>
     <t xml:space="preserve">???</t>
   </si>
   <si>
-    <t xml:space="preserve">Wissenschaftliches Seminar (Auswahl an Seminaren zum Thema Sicherheit)</t>
+    <t xml:space="preserve">Wissenschaftliches Seminar (Auswahl an Seminaren zum Thema Sicherheit, Credits lt. Modulbeschreibung)</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">Idea Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">Schlüssel- und Methodenkompetenzen in der IT-Sicherheit [SMKITS]</t>
   </si>
   <si>
     <t xml:space="preserve">Summe</t>
   </si>
   <si>
     <t xml:space="preserve">Anerkennungsgrundlage für ForensikDesign@Informatik:</t>
   </si>
   <si>
     <t xml:space="preserve">mind. 2 Lehveranstaltungen á 5 CPs aus den Katalogen A bzw. B und ein Modul aus Bereich D</t>
   </si>
   <si>
     <t xml:space="preserve">Insgesamt mindestens 15 CP</t>
   </si>
   <si>
     <t xml:space="preserve">Anerkennungsgrundlage für ForensikDesign@Informatik(+):</t>
   </si>
   <si>
     <t xml:space="preserve">mind. 8 Lehveranstaltungen á 5 CPs mit mindestens  jeweils einem Vertreter aus jedem Katalog </t>
   </si>
   <si>
     <t xml:space="preserve">Insgesamt mindestens 40 CP</t>
   </si>
   <si>
     <t xml:space="preserve">Diese Kataloge können gegebenenfalls angepasst werden. Informationen finden sich auf der zentralen Seite des Profils.</t>
   </si>
   <si>
     <t xml:space="preserve">Darüber hinaus empfehlen wir, das Praktikum und die Bachelorarbeit zum Thema Sicherheit zu wählen.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">24.02.2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="General"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ [$€-407];[RED]\-#,##0.00\ [$€-407]"/>
     <numFmt numFmtId="166" formatCode="General"/>
+    <numFmt numFmtId="167" formatCode="dd/mm/yy"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <b val="true"/>
       <i val="true"/>
       <u val="single"/>
@@ -247,50 +245,55 @@
       <sz val="7"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <b val="true"/>
       <i val="true"/>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <i val="true"/>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="1"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <name val="Arial"/>
+      <family val="0"/>
     </font>
     <font>
       <sz val="4"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <i val="true"/>
       <sz val="4"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00FF00"/>
@@ -413,51 +416,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="43">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
@@ -490,132 +493,140 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
-[...7 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="false" applyBorder="true" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
     <cellStyle name="Result2" xfId="20"/>
     <cellStyle name="Untitled1" xfId="21"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <name val="Arial"/>
         <charset val="1"/>
         <family val="0"/>
       </font>
       <fill>
@@ -679,58 +690,58 @@
       <rgbColor rgb="FF339966"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FF993300"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:J1048576"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="140" zoomScaleNormal="140" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="A21" activeCellId="0" sqref="A21"/>
+      <selection pane="topLeft" activeCell="E9" activeCellId="0" sqref="E9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.08203125" defaultRowHeight="12" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="11.109375" defaultRowHeight="12" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="39.81"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="21.6"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="5.97"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="5.96"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="7.87"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="0" width="6.22"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10" min="10" style="0" width="17.18"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="14.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" customFormat="false" ht="14.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
@@ -833,54 +844,51 @@
     </row>
     <row r="8" customFormat="false" ht="14.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A8" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="15" t="n">
         <v>5</v>
       </c>
       <c r="D8" s="16"/>
       <c r="E8" s="18" t="str">
         <f aca="false">IF((UPPER(D8)="JA")OR(UPPER(D8)="X"),C8,"")</f>
         <v/>
       </c>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
     </row>
     <row r="9" customFormat="false" ht="7.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A9" s="16"/>
       <c r="B9" s="16"/>
       <c r="C9" s="15"/>
       <c r="D9" s="16"/>
-      <c r="E9" s="19" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="E9" s="19"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
     </row>
     <row r="10" customFormat="false" ht="17.9" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A10" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="21"/>
       <c r="D10" s="22"/>
       <c r="E10" s="23" t="n">
         <f aca="false">SUM(E11:E21)</f>
         <v>0</v>
       </c>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
     </row>
     <row r="11" customFormat="false" ht="14.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A11" s="13" t="s">
@@ -1040,51 +1048,54 @@
       </c>
       <c r="B19" s="14"/>
       <c r="C19" s="15" t="n">
         <v>5</v>
       </c>
       <c r="D19" s="16"/>
       <c r="E19" s="18" t="str">
         <f aca="false">IF((UPPER(D19)="JA")OR(UPPER(D19)="X"),C19,"")</f>
         <v/>
       </c>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
     </row>
     <row r="20" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A20" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="15" t="n">
         <v>5</v>
       </c>
       <c r="D20" s="16"/>
-      <c r="E20" s="18"/>
+      <c r="E20" s="18" t="str">
+        <f aca="false">IF((UPPER(D20)="JA")OR(UPPER(D20)="X"),C20,"")</f>
+        <v/>
+      </c>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
     </row>
     <row r="21" customFormat="false" ht="14.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A21" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="15" t="n">
         <v>5</v>
       </c>
       <c r="D21" s="16"/>
       <c r="E21" s="18" t="str">
         <f aca="false">IF((UPPER(D21)="JA")OR(UPPER(D21)="X"),C21,"")</f>
         <v/>
       </c>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
     </row>
@@ -1256,246 +1267,245 @@
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
     </row>
     <row r="32" customFormat="false" ht="14.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A32" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="15" t="n">
         <v>6</v>
       </c>
       <c r="D32" s="16"/>
       <c r="E32" s="17" t="str">
         <f aca="false">IF((UPPER(D32)="JA")OR(UPPER(D32)="X"),C32,"")</f>
         <v/>
       </c>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
     </row>
-    <row r="33" customFormat="false" ht="17.9" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A33" s="13" t="s">
+    <row r="33" customFormat="false" ht="16.4" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A33" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="C33" s="15" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="C33" s="15"/>
       <c r="D33" s="16"/>
       <c r="E33" s="18" t="str">
         <f aca="false">IF((UPPER(D33)="JA")OR(UPPER(D33)="X"),C33,"")</f>
         <v/>
       </c>
       <c r="F33" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
     </row>
     <row r="34" customFormat="false" ht="14.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A34" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="14"/>
       <c r="C34" s="15" t="n">
         <v>5</v>
       </c>
       <c r="D34" s="16"/>
       <c r="E34" s="18" t="str">
         <f aca="false">IF((UPPER(D34)="JA")OR(UPPER(D34)="X"),C34,"")</f>
         <v/>
       </c>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
     </row>
     <row r="35" customFormat="false" ht="17.9" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A35" s="29" t="s">
+      <c r="A35" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="B35" s="30"/>
-      <c r="C35" s="31" t="n">
+      <c r="B35" s="31"/>
+      <c r="C35" s="32" t="n">
         <v>5</v>
       </c>
       <c r="D35" s="11"/>
       <c r="E35" s="19" t="str">
         <f aca="false">IF((UPPER(D35)="JA")OR(UPPER(D35)="X"),C35,"")</f>
         <v/>
       </c>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
     </row>
     <row r="36" customFormat="false" ht="14.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A36" s="32"/>
-[...2 lines deleted...]
-      <c r="D36" s="33" t="s">
+      <c r="A36" s="33"/>
+      <c r="B36" s="33"/>
+      <c r="C36" s="33"/>
+      <c r="D36" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="E36" s="34" t="n">
+      <c r="E36" s="35" t="n">
         <f aca="false">E5+E10+E22+E31</f>
         <v>0</v>
       </c>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
     </row>
     <row r="37" customFormat="false" ht="9.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A37" s="35" t="s">
+      <c r="A37" s="36" t="s">
         <v>40</v>
       </c>
-      <c r="B37" s="35"/>
-[...2 lines deleted...]
-      <c r="E37" s="35"/>
+      <c r="B37" s="36"/>
+      <c r="C37" s="36"/>
+      <c r="D37" s="36"/>
+      <c r="E37" s="36"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
     </row>
     <row r="38" customFormat="false" ht="8.35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A38" s="36" t="s">
+      <c r="A38" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="B38" s="36"/>
-[...1 lines deleted...]
-      <c r="D38" s="36" t="s">
+      <c r="B38" s="37"/>
+      <c r="C38" s="37"/>
+      <c r="D38" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E38" s="36"/>
+      <c r="E38" s="37"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
     </row>
     <row r="39" customFormat="false" ht="8.35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A39" s="35" t="s">
+      <c r="A39" s="36" t="s">
         <v>43</v>
       </c>
-      <c r="B39" s="35"/>
-[...2 lines deleted...]
-      <c r="E39" s="35"/>
+      <c r="B39" s="36"/>
+      <c r="C39" s="36"/>
+      <c r="D39" s="36"/>
+      <c r="E39" s="36"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
     </row>
     <row r="40" customFormat="false" ht="6.4" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A40" s="36" t="s">
+      <c r="A40" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="B40" s="36"/>
-[...1 lines deleted...]
-      <c r="D40" s="36" t="s">
+      <c r="B40" s="37"/>
+      <c r="C40" s="37"/>
+      <c r="D40" s="37" t="s">
         <v>45</v>
       </c>
-      <c r="E40" s="36"/>
+      <c r="E40" s="37"/>
     </row>
     <row r="41" customFormat="false" ht="10.9" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A41" s="37" t="s">
+      <c r="A41" s="38" t="s">
         <v>46</v>
       </c>
-      <c r="B41" s="37"/>
-[...2 lines deleted...]
-      <c r="E41" s="37"/>
+      <c r="B41" s="38"/>
+      <c r="C41" s="38"/>
+      <c r="D41" s="38"/>
+      <c r="E41" s="38"/>
     </row>
     <row r="42" customFormat="false" ht="7.05" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A42" s="38" t="s">
+      <c r="A42" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="B42" s="38"/>
-[...2 lines deleted...]
-      <c r="E42" s="38"/>
+      <c r="B42" s="39"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="39"/>
     </row>
     <row r="43" customFormat="false" ht="25.35" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A43" s="39" t="str">
-        <f aca="false">IF((E5+E10+E22+E31&gt;=40)             AND (E5&gt;=5)             AND (E10&gt;=5)             AND (E22&gt;=5)             AND (E31&gt;=3),"Die Anforderungen für das Profil „ForensikDesign+@Informatik“ sind erfüllt",IF((E5+E10+E22+E31&gt;=15)             AND ((E5&gt;=5)             OR (E10&gt;=5))             AND (E31&gt;=3),"Die Anforderungen für das Profil „ForensikDesign@Informatik“ sind erfüllt","Die Anforderungen für die Anrechnung des Profils sind nicht erfüllt"))</f>
+      <c r="A43" s="40" t="str">
+        <f aca="false">IF((E5+E10+E22+E31&gt;=40)               AND (E5&gt;=5)               AND (E10&gt;=5)               AND (E22&gt;=5)               AND (E31&gt;=3),"Die Anforderungen für das Profil „ForensikDesign+@Informatik“ sind erfüllt",IF((E5+E10+E22+E31&gt;=15)               AND ((E5&gt;=5)               OR (E10&gt;=5))               AND (E31&gt;=3),"Die Anforderungen für das Profil „ForensikDesign@Informatik“ sind erfüllt","Die Anforderungen für die Anrechnung des Profils sind nicht erfüllt"))</f>
         <v>Die Anforderungen für die Anrechnung des Profils sind nicht erfüllt</v>
       </c>
-      <c r="B43" s="0" t="s">
-[...3 lines deleted...]
-      <c r="D43" s="40"/>
+      <c r="B43" s="41" t="n">
+        <f aca="true">TODAY()</f>
+        <v>44715</v>
+      </c>
+      <c r="C43" s="42"/>
+      <c r="D43" s="42"/>
     </row>
     <row r="44" customFormat="false" ht="23.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="C44" s="40"/>
-      <c r="D44" s="40"/>
+      <c r="C44" s="42"/>
+      <c r="D44" s="42"/>
     </row>
     <row r="45" customFormat="false" ht="14.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048568" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
     <row r="1048569" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
     <row r="1048570" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
     <row r="1048571" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
     <row r="1048572" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
     <row r="1048573" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
     <row r="1048574" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
     <row r="1048575" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
     <row r="1048576" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="C30:E30"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="D38:E38"/>
     <mergeCell ref="A40:C40"/>
     <mergeCell ref="D40:E40"/>
     <mergeCell ref="A41:E41"/>
     <mergeCell ref="A42:E42"/>
   </mergeCells>
   <conditionalFormatting sqref="D40">
     <cfRule type="expression" priority="2" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="0">
-      <formula>(E5+E10+E22+E31&gt;=40)              AND (E5&gt;=5)              AND (E10&gt;=5)              AND (E22&gt;=5)              AND (E31&gt;=3)</formula>
+      <formula>(E5+E10+E22+E31&gt;=40)                AND (E5&gt;=5)                AND (E10&gt;=5)                AND (E22&gt;=5)                AND (E31&gt;=3)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D38">
     <cfRule type="expression" priority="3" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="0">
-      <formula>(E5+E10+E22+E31&gt;=15)              AND ((E5&gt;=5)              OR (E10&gt;=5))              AND (E31&gt;=3)</formula>
+      <formula>(E5+E10+E22+E31&gt;=15)                AND ((E5&gt;=5)                OR (E10&gt;=5))                AND (E31&gt;=3)</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="true" verticalCentered="false"/>
   <pageMargins left="0.747916666666667" right="0.747916666666667" top="0.984027777777778" bottom="0.984027777777778" header="0.511805555555555" footer="0.511805555555555"/>
   <pageSetup paperSize="9" scale="100" firstPageNumber="0" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" useFirstPageNumber="false" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.0.4.2$Linux_X86_64 LibreOffice_project/00$Build-2</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator/>